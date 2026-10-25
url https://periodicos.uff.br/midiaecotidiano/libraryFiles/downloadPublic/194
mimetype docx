--- v0 (2025-12-05)
+++ v1 (2026-10-25)
@@ -7,64 +7,62 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="776EA129" w14:textId="490DACF2" w:rsidR="003E561C" w:rsidRPr="00C03707" w:rsidRDefault="003E561C" w:rsidP="003E561C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ISSN: 2178-602X</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57794AA4" w14:textId="0CA6160A" w:rsidR="003E561C" w:rsidRPr="00C03707" w:rsidRDefault="00455180" w:rsidP="003E561C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Resenha</w:t>
@@ -148,327 +146,271 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="334BEEAF" w14:textId="21E00560" w:rsidR="003E561C" w:rsidRPr="00C03707" w:rsidRDefault="003E561C" w:rsidP="003E561C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Submetido em: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E02262" w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E02262" w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E02262" w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2B989337" w14:textId="69BF2824" w:rsidR="001B3B4C" w:rsidRPr="00C03707" w:rsidRDefault="003E561C" w:rsidP="003E561C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Aprovado em: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E02262" w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E02262" w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E02262" w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="404B8525" w14:textId="77777777" w:rsidR="003E561C" w:rsidRDefault="003E561C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10A8AF5A" w14:textId="30E1E383" w:rsidR="001B3B4C" w:rsidRPr="00C03707" w:rsidRDefault="003A0534" w:rsidP="001B3B4C">
+    <w:p w14:paraId="10A8AF5A" w14:textId="0A8EA562" w:rsidR="001B3B4C" w:rsidRPr="00C03707" w:rsidRDefault="003A0534" w:rsidP="001B3B4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Título Português </w:t>
       </w:r>
       <w:r w:rsidR="00726898" w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Georgia </w:t>
       </w:r>
       <w:r w:rsidR="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="00726898" w:rsidRPr="00C03707">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – caixa alta e baixa (</w:t>
+        <w:t xml:space="preserve"> – caixa alta e baixa (cab) – espaço simples – alinhado à esquerda</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00726898" w:rsidRPr="00C03707">
+      <w:r w:rsidR="00CF2287">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>cab</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00726898" w:rsidRPr="00C03707">
+      <w:r w:rsidR="00CF2287" w:rsidRPr="00CF2287">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>) – espaço simples – alinhado à esquerda</w:t>
+        <w:t>(até 130 toques)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F057583" w14:textId="1150F78C" w:rsidR="001B3B4C" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="215B402F" w14:textId="1DA719E8" w:rsidR="001B3B4C" w:rsidRPr="00726898" w:rsidRDefault="00726898" w:rsidP="001B3B4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00726898">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Título Inglês -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00726898">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Georgia 14 – </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> – espaço simples – alinhado à esquerda</w:t>
+        <w:t>Georgia 14 – italic – cab – espaço simples – alinhado à esquerda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00726898">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32132E9B" w14:textId="77777777" w:rsidR="001B3B4C" w:rsidRPr="00726898" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:rPr>
@@ -476,419 +418,286 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12887020" w14:textId="3F017301" w:rsidR="00726898" w:rsidRDefault="00726898" w:rsidP="00726898">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Título Espanhol - Georgia 14 – </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> – espaço simples – alinhado à esquerda - </w:t>
+        <w:t xml:space="preserve">Título Espanhol - Georgia 14 – italic – cab – espaço simples – alinhado à esquerda - </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634EF082" w14:textId="77777777" w:rsidR="00726898" w:rsidRDefault="00726898" w:rsidP="00726898">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16B87F42" w14:textId="425DD6E8" w:rsidR="00726898" w:rsidRDefault="00726898" w:rsidP="00726898">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Deixar 3 espaços simples entre o título e o nome do autor/es)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433DA338" w14:textId="666DA0A3" w:rsidR="00726898" w:rsidRPr="00726898" w:rsidRDefault="00726898" w:rsidP="00726898">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Antonin</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ARTAUD</w:t>
+        <w:t>Antonin ARTAUD</w:t>
       </w:r>
       <w:r w:rsidR="001B3B4C" w:rsidRPr="003E561C">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4525684E" w14:textId="7BA3E1FC" w:rsidR="001B3B4C" w:rsidRPr="003E561C" w:rsidRDefault="00726898" w:rsidP="00271574">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>(Autor</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B68">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> (a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Georgia 12 – nome: </w:t>
-[...13 lines deleted...]
-        <w:t>; último sobrenome: CA. Alinhado à direita)</w:t>
+        <w:t>: Georgia 12 – nome: cab; último sobrenome: CA. Alinhado à direita)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A80B08" w14:textId="4B54B14F" w:rsidR="001B3B4C" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5391E686" w14:textId="77777777" w:rsidR="001B3B4C" w:rsidRPr="003E561C" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B2300EA" w14:textId="3DC7A903" w:rsidR="001B3B4C" w:rsidRPr="003E561C" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
+    <w:p w14:paraId="0B2300EA" w14:textId="73178D4D" w:rsidR="001B3B4C" w:rsidRPr="00CF2287" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E561C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
       <w:r w:rsidR="00726898">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Georgia 12 – </w:t>
+        <w:t xml:space="preserve"> (Georgia 12 – Bold - cab)</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00726898">
+      <w:r w:rsidR="00CF2287">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Bold</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00726898">
+      <w:r w:rsidR="00CF2287" w:rsidRPr="00CF2287">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(de 5 a 10 linhas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387BB81C" w14:textId="7D52E8F4" w:rsidR="00726898" w:rsidRPr="003E561C" w:rsidRDefault="00726898" w:rsidP="008B2DB5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto em Georgia 12 – espaço simples – blocado. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7458C3CC" w14:textId="10CB2205" w:rsidR="001B3B4C" w:rsidRPr="003E561C" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E561C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palavras-chave</w:t>
       </w:r>
       <w:r w:rsidRPr="003E561C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00726898">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Georgia 12 – até 5 palavras-chaves, separadas por ponto e vírgula, em </w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Georgia 12 – até 5 palavras-chaves, separadas por ponto e vírgula, em cab)</w:t>
       </w:r>
       <w:r w:rsidRPr="003E561C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="362E35E9" w14:textId="25D6FFCA" w:rsidR="001B3B4C" w:rsidRPr="003E561C" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E6510E7" w14:textId="71F6E0B0" w:rsidR="001B3B4C" w:rsidRPr="00455180" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455180">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidR="00726898" w:rsidRPr="00455180">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> - (Georgia 12 – </w:t>
-[...35 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> - (Georgia 12 – Bold - cab)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D7F610" w14:textId="77777777" w:rsidR="00726898" w:rsidRPr="00726898" w:rsidRDefault="00726898" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Texto em Georgia 12 – espaço simples – blocado</w:t>
       </w:r>
       <w:r w:rsidRPr="00726898">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -902,332 +711,230 @@
       </w:pPr>
       <w:r w:rsidRPr="00BB4B68">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4B68">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B68" w:rsidRPr="00BB4B68">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB4B68">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Georgia 12 – até 5 palavras-chaves, separadas por ponto e vírgula, em </w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Georgia 12 – até 5 palavras-chaves, separadas por ponto e vírgula, em cab)</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B68" w:rsidRPr="003E561C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C0A04F" w14:textId="10D2EB11" w:rsidR="001B3B4C" w:rsidRPr="003E561C" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B607ACF" w14:textId="67FC588C" w:rsidR="001B3B4C" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E561C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="56DDEF9D" w14:textId="3ED42D77" w:rsidR="00BB4B68" w:rsidRPr="003E561C" w:rsidRDefault="00BB4B68" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Texto em Georgia 12 – espaço simples – blocado</w:t>
       </w:r>
       <w:r w:rsidRPr="00726898">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCE79ED" w14:textId="5A3F5C09" w:rsidR="003E561C" w:rsidRPr="003E561C" w:rsidRDefault="001B3B4C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E561C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Palabras</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> clave</w:t>
+        <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="003E561C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BB4B68">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Georgia 12 – até 5 palavras-chaves, separadas por ponto e vírgula, em </w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Georgia 12 – até 5 palavras-chaves, separadas por ponto e vírgula, em cab)</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B68" w:rsidRPr="003E561C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FBA43A" w14:textId="65D7F998" w:rsidR="003E561C" w:rsidRDefault="003E561C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31DE2DDF" w14:textId="33928F77" w:rsidR="003E561C" w:rsidRDefault="003E561C" w:rsidP="001B3B4C">
+    <w:p w14:paraId="31DE2DDF" w14:textId="49D20D93" w:rsidR="003E561C" w:rsidRPr="00CF2287" w:rsidRDefault="00CF2287" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CF2287">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(Texto: Máximo de 42 mil caracteres)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="18969EB3" w14:textId="2FB03F5D" w:rsidR="003E561C" w:rsidRPr="00BB4B68" w:rsidRDefault="00E61EA2" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Apresentação</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B68">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Georgia – </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – alinhado à esquerda: todos os intertítulos, inclusive as Referências, seguem este padrão). </w:t>
+        <w:t xml:space="preserve"> (Georgia – cab – bold – alinhado à esquerda: todos os intertítulos, inclusive as Referências, seguem este padrão). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3C94AB" w14:textId="452010DA" w:rsidR="003E561C" w:rsidRDefault="003E561C" w:rsidP="001B3B4C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61ED5A5C" w14:textId="69F297EF" w:rsidR="00BB4B68" w:rsidRDefault="00E61EA2" w:rsidP="00E61EA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61EA2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Texto que apresenta o entrevistado e o contexto da entrevista: onde e quando foi realizada, o que motivou a </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t xml:space="preserve">(Texto que apresenta o entrevistado e o contexto da entrevista: onde e quando foi realizada, o que motivou a entrevista etc - </w:t>
       </w:r>
       <w:r w:rsidR="00BB4B68">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Texto: Georgia 12 – </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> – espaço 1,5 – espaço do parágrafo: 1,25 cm).</w:t>
+        <w:t>(Texto: Georgia 12 – cab – espaço 1,5 – espaço do parágrafo: 1,25 cm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670BD687" w14:textId="4C31EF34" w:rsidR="00BB4B68" w:rsidRDefault="00BB4B68" w:rsidP="00BB4B68">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ECF191E" w14:textId="77777777" w:rsidR="00E61EA2" w:rsidRPr="00E61EA2" w:rsidRDefault="00E61EA2" w:rsidP="00E61EA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61EA2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
@@ -1277,65 +984,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1451C1C0" w14:textId="77777777" w:rsidR="00E61EA2" w:rsidRPr="00E61EA2" w:rsidRDefault="00E61EA2" w:rsidP="00E61EA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F828D03" w14:textId="77777777" w:rsidR="00E61EA2" w:rsidRPr="00E61EA2" w:rsidRDefault="00E61EA2" w:rsidP="00E61EA2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61EA2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">: Manter o espaço das identificações – nome do entrevistador e do entrevistado em destaque, ou seja, sem que o texto das perguntas e das respostas “invadam” o espaço das identificações, de modo a facilitar a visibilidade dos diálogos realizados). </w:t>
+        <w:t xml:space="preserve">(Obs: Manter o espaço das identificações – nome do entrevistador e do entrevistado em destaque, ou seja, sem que o texto das perguntas e das respostas “invadam” o espaço das identificações, de modo a facilitar a visibilidade dos diálogos realizados). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649E9B78" w14:textId="77777777" w:rsidR="00BB4B68" w:rsidRDefault="00BB4B68" w:rsidP="003E561C">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33BF44BA" w14:textId="4D15AC96" w:rsidR="00BB4B68" w:rsidRPr="00E61EA2" w:rsidRDefault="00BB4B68" w:rsidP="00BB4B68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E61EA2">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
@@ -1389,136 +1082,137 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="468D806B" w14:textId="3D846E06" w:rsidR="00461F7F" w:rsidRPr="00455180" w:rsidRDefault="00461F7F" w:rsidP="00461F7F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15073E96" w14:textId="51F8B49B" w:rsidR="00461F7F" w:rsidRPr="00455180" w:rsidRDefault="00461F7F" w:rsidP="00461F7F">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DCD45A7" w14:textId="66116958" w:rsidR="00461F7F" w:rsidRPr="008B2DB5" w:rsidRDefault="00461F7F" w:rsidP="00461F7F">
+    <w:p w14:paraId="6DCD45A7" w14:textId="23A87ED4" w:rsidR="00461F7F" w:rsidRPr="00CF2287" w:rsidRDefault="00461F7F" w:rsidP="00461F7F">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00271574">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF2287">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2287" w:rsidRPr="00CF2287">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(até 20 referências)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5AE036EB" w14:textId="77777777" w:rsidR="00BB4B68" w:rsidRPr="00455180" w:rsidRDefault="00461F7F" w:rsidP="008B2DB5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461F7F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">AMANN, Elizabeth. </w:t>
       </w:r>
       <w:r w:rsidRPr="008B2DB5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Dandysm in the age of revolution</w:t>
       </w:r>
       <w:r w:rsidRPr="00461F7F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00455180">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chicago: Chicago </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Press, 2015.</w:t>
+        <w:t>Chicago: Chicago University Press, 2015.</w:t>
       </w:r>
       <w:r w:rsidR="00BB4B68" w:rsidRPr="00455180">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Georgia 11 – espaço simples – 12 pontos depois do Espaçamento)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5AD6DA" w14:textId="150AD027" w:rsidR="00461F7F" w:rsidRPr="00455180" w:rsidRDefault="00461F7F" w:rsidP="008B2DB5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455180">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1862,110 +1556,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="OpenSans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> em acesso aberto (</w:t>
       </w:r>
       <w:r w:rsidRPr="00113BDC">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="OpenSans-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Open Access) </w:t>
       </w:r>
       <w:r w:rsidRPr="00113BDC">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="OpenSans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">sob a licença </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00113BDC">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="OpenSans-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Creative</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00113BDC">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="OpenSans-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0FD501" w14:textId="77777777" w:rsidR="00113BDC" w:rsidRDefault="00C03707" w:rsidP="00113BDC">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="OpenSans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113BDC">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="OpenSans-Italic"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Commons </w:t>
+        <w:t>Commons Attribution</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00113BDC">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="OpenSans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, que permite uso, distribuição e reprodução em qualquer</w:t>
       </w:r>
       <w:r w:rsidR="00113BDC">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="OpenSans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113BDC">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="OpenSans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">meio, </w:t>
       </w:r>
     </w:p>
@@ -2019,206 +1699,201 @@
       <w:r w:rsidRPr="00113BDC">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="OpenSans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>corretamente citado.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C03707" w:rsidRPr="00113BDC" w:rsidSect="00B72CF0">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="0" w:footer="594" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42F2CD01" w14:textId="77777777" w:rsidR="00D43B0F" w:rsidRDefault="00D43B0F" w:rsidP="008747EF">
+    <w:p w14:paraId="7A5C7152" w14:textId="77777777" w:rsidR="000A7F75" w:rsidRDefault="000A7F75" w:rsidP="008747EF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2095FF67" w14:textId="77777777" w:rsidR="00D43B0F" w:rsidRDefault="00D43B0F" w:rsidP="008747EF">
+    <w:p w14:paraId="55FD973A" w14:textId="77777777" w:rsidR="000A7F75" w:rsidRDefault="000A7F75" w:rsidP="008747EF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSans-Italic">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSans">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-1909527748"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="271BB243" w14:textId="4B6B6325" w:rsidR="008747EF" w:rsidRDefault="008747EF" w:rsidP="000F2A90">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="36B05E3A" w14:textId="77777777" w:rsidR="008747EF" w:rsidRDefault="008747EF" w:rsidP="008747EF">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C31F989" w14:textId="0D99A130" w:rsidR="003E561C" w:rsidRPr="00EF5EF7" w:rsidRDefault="00461F7F" w:rsidP="00461F7F">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:ind w:left="-1701" w:right="-1134"/>
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:color w:val="7798A1"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF5EF7">
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:color w:val="7798A1"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>________________________________________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1A94725F" w14:textId="77777777" w:rsidR="00461F7F" w:rsidRDefault="00461F7F" w:rsidP="00461F7F">
@@ -2351,141 +2026,113 @@
       <w:t>X</w:t>
     </w:r>
     <w:r w:rsidRPr="00C03707">
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidR="00C03707">
       <w:rPr>
         <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>XXXX- XXXXX de 202X</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B346B5C" w14:textId="77777777" w:rsidR="00D43B0F" w:rsidRDefault="00D43B0F" w:rsidP="008747EF">
+    <w:p w14:paraId="1163643F" w14:textId="77777777" w:rsidR="000A7F75" w:rsidRDefault="000A7F75" w:rsidP="008747EF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="336F41C4" w14:textId="77777777" w:rsidR="00D43B0F" w:rsidRDefault="00D43B0F" w:rsidP="008747EF">
+    <w:p w14:paraId="623B3859" w14:textId="77777777" w:rsidR="000A7F75" w:rsidRDefault="000A7F75" w:rsidP="008747EF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="501E3A22" w14:textId="3DD49813" w:rsidR="001B3B4C" w:rsidRPr="001B3B4C" w:rsidRDefault="001B3B4C">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3B4C">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001B3B4C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB4B68">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dados do(a) autor(a): Formação – vínculo profissional – E-mail – </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> – espaço simples. </w:t>
+        <w:t xml:space="preserve">Dados do(a) autor(a): Formação – vínculo profissional – E-mail – ORCID  - Georgia 10 – cab – espaço simples. </w:t>
       </w:r>
       <w:r w:rsidR="00BB4B68" w:rsidRPr="00BB4B68">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(IMPORTANTE: NA SUBMISSÃO INICIAL NÃO INSERIR DADOS DE AUTORIA OU QUALQUER REFERÊNCIA DE AUTORIA NO TEXTO E REFERÊNCIAS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4B68">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6966EAFD" w14:textId="77777777" w:rsidR="00B72CF0" w:rsidRDefault="00B72CF0" w:rsidP="00B72CF0">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="EC4E20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5B04A6ED" w14:textId="77777777" w:rsidR="00B72CF0" w:rsidRDefault="00B72CF0" w:rsidP="00B72CF0">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="EC4E20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
@@ -2526,75 +2173,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Título d</w:t>
     </w:r>
     <w:r w:rsidR="00E61EA2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>a Entrevista</w:t>
     </w:r>
     <w:r w:rsidRPr="00C03707">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – (</w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve"> – Georgia 1</w:t>
+      <w:t xml:space="preserve"> – (cab – Georgia 1</w:t>
     </w:r>
     <w:r w:rsidR="00C03707">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="00C03707">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">) </w:t>
     </w:r>
     <w:r w:rsidRPr="00C03707">
       <w:rPr>
@@ -2730,51 +2353,51 @@
                   <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="8170040" cy="54935"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09632214" w14:textId="71BBFB3E" w:rsidR="00427130" w:rsidRDefault="00544CF4" w:rsidP="00427130">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:left="-1701"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpc">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37936819" wp14:editId="2CA4DD77">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1080135</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7640320" cy="963295"/>
               <wp:effectExtent l="0" t="19050" r="36830" b="8255"/>
               <wp:wrapNone/>
               <wp:docPr id="66" name="Tela 66"/>
               <wp:cNvGraphicFramePr>
@@ -19747,51 +19370,51 @@
               </v:shape>
               <v:shape id="Freeform 59" o:spid="_x0000_s1083" style="position:absolute;left:63734;top:5035;width:566;height:1511;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="59,155" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4QM6mwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReim6aQyrRVUSi9FhtBY+P7DMbzL4N2W3+fPtuodDjMDO/YTa70Taip87XjhW8LhMQ&#10;xKXTNVcKvj6PixUIH5A1No5JwUQedtvZ0wZz7QY+U38JlYgQ9jkqMCG0uZS+NGTRL11LHL276yyG&#10;KLtK6g6HCLeNTJMkkxZrjgsGWzoYKh+Xb6vgZq7nh31pp1Px5m4ZZ70uPu5KPc/H/RpEoDH8h//a&#10;71pBlsLvl/gD5PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeEDOpsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m59,12r,c55,12,52,13,49,14v-2,2,-4,4,-5,7c44,24,43,28,43,34r,88c43,126,43,130,43,133v,4,,7,-1,8c45,141,48,141,51,141v3,,6,,8,l59,155,,155,,143v4,,7,-1,9,-2c11,140,13,138,14,134v1,-3,1,-7,1,-13l15,33v,-4,,-8,,-11c16,19,16,16,16,14v-2,,-5,,-9,c4,14,2,15,,15l,,59,r,12xe" fillcolor="#353531" strokeweight="0">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="56515,11700;56515,11700;46936,13650;42147,20476;41189,33151;41189,118954;41189,129679;40231,137480;48852,137480;56515,137480;56515,151130;0,151130;0,139430;8621,137480;13410,130654;14368,117979;14368,32176;14368,21451;15326,13650;6705,13650;0,14625;0,0;56515,0;56515,11700" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
               </v:shape>
               <v:shape id="Freeform 60" o:spid="_x0000_s1084" style="position:absolute;left:64414;top:4991;width:1403;height:1555;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="145,159" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNOLjfxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeAVvNVsX1rI1igjSgqduPbS3x+a5Wd28LEnU1V/fCEKPw8x8w8yXg+3EmXxoHSt4nWQg&#10;iGunW24U7L43L28gQkTW2DkmBVcKsFyMnuZYanfhLzpXsREJwqFEBSbGvpQy1IYshonriZO3d95i&#10;TNI3Unu8JLjt5DTLCmmx5bRgsKe1ofpYnayC/NcUa6ryg/6Z3Xbb7UfrZ8NVqfHzsHoHEWmI/+FH&#10;+1MrKHK4f0k/QC7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI04uN/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,159r,l,147v4,,7,-1,10,-4c12,141,14,138,16,134v2,-4,3,-9,5,-13l65,,77,r48,123c126,125,127,129,129,133v1,5,2,9,2,12c134,145,136,145,139,145v2,,4,,6,l145,159r-57,l88,147v5,,8,-1,10,-3c99,142,100,140,100,137v-1,-3,-1,-7,-3,-10l92,112r-52,1l35,128v,2,-2,5,-3,8c31,140,30,142,29,145v2,,5,,9,c41,144,43,144,45,144r,15l,159xm45,99r,l87,99,75,66c73,61,71,56,70,51,68,46,67,41,66,37r,c65,40,64,44,62,48v-1,5,-3,11,-5,17l45,99xe" fillcolor="#353531" strokeweight="0">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,155575;0,155575;0,143833;9678,139920;15485,131114;20324,118394;62909,0;74523,0;120978,120350;124850,130135;126785,141877;134528,141877;140335,141877;140335,155575;85169,155575;85169,143833;94847,140898;96783,134049;93879,124264;89040,109587;38713,110566;33874,125243;30970,133070;28067,141877;36777,141877;43552,140898;43552,155575;0,155575;43552,96867;43552,96867;84201,96867;72587,64578;67748,49901;63877,36203;63877,36203;60005,46966;55166,63600;43552,96867" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" verticies="t"/>
               </v:shape>
               <v:shape id="Freeform 61" o:spid="_x0000_s1085" style="position:absolute;left:65919;top:5035;width:1467;height:1537;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152,158" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAT1L2yxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8NRuLiqSuYgsVPRQxreDxkX0mqdm3IbsmaX59tyB4HGbmG2ax6k0lWmpcaVnBOIpB&#10;EGdWl5wr+P76eJ6DcB5ZY2WZFPySg9Xy8WGBibYdH6hNfS4ChF2CCgrv60RKlxVk0EW2Jg7e2TYG&#10;fZBNLnWDXYCbSr7E8UwaLDksFFjTe0HZJb0aBWe/G8Zv6Wn46bafw3o/bTfHS6vU6Klfv4Lw1Pt7&#10;+NbeagWzCfx/CT9ALv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAE9S9ssYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m120,158r,l43,58c41,56,39,53,38,51,36,48,34,46,32,43r,l32,121v,4,,8,,11c32,136,32,139,32,141v2,,5,,8,c44,141,46,141,48,141r,14l1,155r,-12c5,143,8,142,10,141v2,-1,4,-3,5,-5c16,133,16,129,16,125r,-93c16,29,16,25,16,22v,-3,,-6,1,-8c14,14,11,14,8,14,5,14,2,15,,15l,,32,r73,94c108,98,111,102,113,105v3,3,5,6,7,8l120,113r,-80c120,29,120,25,120,22v,-3,,-6,,-8c118,14,115,14,112,14v-3,,-6,1,-8,1l104,r48,l152,12v-4,,-8,1,-10,2c140,16,138,18,137,21v-1,3,-1,7,-1,13l136,158r-16,xe" fillcolor="#353531" strokeweight="0">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="115804,153670;115804,153670;41496,56411;36671,49602;30881,41822;30881,41822;30881,117684;30881,128383;30881,137136;38601,137136;46322,137136;46322,150752;965,150752;965,139081;9650,137136;14475,132273;15441,121574;15441,31123;15441,21397;16406,13616;7720,13616;0,14589;0,0;30881,0;101328,91424;109049,102122;115804,109903;115804,109903;115804,32096;115804,21397;115804,13616;108084,13616;100363,14589;100363,0;146685,0;146685,11671;137035,13616;132210,20424;131244,33068;131244,153670;115804,153670" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
               </v:shape>
               <v:shape id="Freeform 62" o:spid="_x0000_s1086" style="position:absolute;left:67532;top:4991;width:1498;height:1593;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="156,163" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdUKTpxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm9NRtDFYmuoQ2IBVFQS72+Zl+T0OzbmN1q9Nd3C4LHYWa+YWZZbxpxos7VlhUMoxgE&#10;cWF1zaWCj/3ieQLCeWSNjWVScCEH2fzxYYaptmfe0mnnSxEg7FJUUHnfplK6oiKDLrItcfC+bWfQ&#10;B9mVUnd4DnDTyCSOx9JgzWGhwpbyioqf3a9R8FJ/La8HtyiOmzyx66tL9NvqU6mnQf86BeGp9/fw&#10;rf2uFYxH8P8l/AA5/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCdUKTpxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m78,163r,c64,163,52,161,42,156,32,151,24,145,18,137,12,129,7,120,4,111,2,101,,91,,82,,72,2,63,5,53,8,44,13,35,19,27,26,19,34,13,43,8,53,3,65,,78,v13,,25,3,35,8c123,13,131,19,137,27v6,8,11,17,14,27c154,63,156,72,156,82v,9,-2,18,-5,28c148,119,143,128,137,136v-7,8,-15,15,-25,20c102,160,91,163,78,163r,xm80,149r,c88,149,95,147,101,143v5,-3,10,-8,13,-15c118,122,121,115,122,108v2,-8,3,-15,3,-22c125,76,124,67,122,58v-2,-9,-5,-16,-9,-23c109,29,103,23,97,20,91,16,84,14,76,14v-9,,-15,2,-21,6c49,24,45,29,41,36v-4,6,-6,13,-8,20c31,64,31,71,31,79v,7,,15,2,23c35,110,38,118,42,125v4,7,9,13,15,18c63,147,71,149,80,149r,xe" fillcolor="#353531" strokeweight="0">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="74930,159385;74930,159385;40347,152540;17292,133962;3843,108538;0,80181;4803,51825;18252,26401;41308,7823;74930,0;108552,7823;131608,26401;145057,52802;149860,80181;145057,107560;131608,132984;107592,152540;74930,159385;74930,159385;76851,145695;76851,145695;97025,139829;109513,125161;117198,105605;120080,84093;117198,56714;108552,34224;93182,19556;73009,13690;52835,19556;39386,35202;31701,54758;29780,77248;31701,99738;40347,122228;54757,139829;76851,145695;76851,145695" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" verticies="t"/>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="032C669E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06F2CCCA"/>
     <w:lvl w:ilvl="0" w:tplc="752C9B78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20428,183 +20051,184 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1301227411">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1127048210">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="477114551">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1101603154">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2065328637">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2047217107">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008747EF"/>
     <w:rsid w:val="000055A5"/>
     <w:rsid w:val="00072C01"/>
+    <w:rsid w:val="000A7F75"/>
     <w:rsid w:val="00113BDC"/>
     <w:rsid w:val="001B3B4C"/>
     <w:rsid w:val="002515BC"/>
     <w:rsid w:val="00271574"/>
     <w:rsid w:val="002E51BD"/>
     <w:rsid w:val="002F1C85"/>
     <w:rsid w:val="00346114"/>
     <w:rsid w:val="003A0534"/>
     <w:rsid w:val="003B518C"/>
     <w:rsid w:val="003C367F"/>
     <w:rsid w:val="003D24A5"/>
+    <w:rsid w:val="003D343F"/>
     <w:rsid w:val="003E1391"/>
     <w:rsid w:val="003E561C"/>
     <w:rsid w:val="003F041E"/>
     <w:rsid w:val="003F090A"/>
     <w:rsid w:val="003F7106"/>
     <w:rsid w:val="00427130"/>
     <w:rsid w:val="00455180"/>
     <w:rsid w:val="00461F7F"/>
     <w:rsid w:val="00484B4B"/>
     <w:rsid w:val="00544CF4"/>
     <w:rsid w:val="005E74C9"/>
     <w:rsid w:val="006427BA"/>
     <w:rsid w:val="00673E0F"/>
     <w:rsid w:val="00726898"/>
     <w:rsid w:val="00735970"/>
     <w:rsid w:val="00763C7E"/>
     <w:rsid w:val="008747EF"/>
     <w:rsid w:val="008B2DB5"/>
     <w:rsid w:val="008F63BC"/>
     <w:rsid w:val="009F66D2"/>
     <w:rsid w:val="00A97235"/>
     <w:rsid w:val="00B72CF0"/>
     <w:rsid w:val="00BA628E"/>
     <w:rsid w:val="00BB4B68"/>
     <w:rsid w:val="00BE1F05"/>
     <w:rsid w:val="00BF6425"/>
     <w:rsid w:val="00C03707"/>
+    <w:rsid w:val="00CF2287"/>
     <w:rsid w:val="00D43B0F"/>
     <w:rsid w:val="00D84A4C"/>
     <w:rsid w:val="00E02262"/>
     <w:rsid w:val="00E35382"/>
     <w:rsid w:val="00E61EA2"/>
     <w:rsid w:val="00EF5EF7"/>
     <w:rsid w:val="00F049E2"/>
     <w:rsid w:val="00F56706"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3F3FF8DA"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{13E4F056-99E8-44E7-B2CC-8455F9F8D1CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21098,51 +20722,51 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00113BDC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="803540971">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="457728637">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="15"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -25380,57 +25004,57 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36AE0F24-FE24-4351-88AB-D9EDD955C67B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>474</Words>
-  <Characters>2565</Characters>
+  <Words>489</Words>
+  <Characters>2643</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3033</CharactersWithSpaces>
+  <CharactersWithSpaces>3126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>